--- v0 (2026-05-01)
+++ v1 (2026-06-20)
@@ -9,51 +9,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4239578B" w14:textId="3B42385F" w:rsidR="00634EFC" w:rsidRPr="00933F4E" w:rsidRDefault="00056B0F" w:rsidP="00634EFC">
+    <w:p w14:paraId="4239578B" w14:textId="53B82EDA" w:rsidR="00634EFC" w:rsidRPr="00933F4E" w:rsidRDefault="00056B0F" w:rsidP="00634EFC">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02BB9B35" wp14:editId="760AADF2">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4145068</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-675217</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1800860" cy="1255395"/>
             <wp:effectExtent l="0" t="0" r="8890" b="1905"/>
             <wp:wrapNone/>
             <wp:docPr id="105102361" name="Grafik 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -71,51 +71,60 @@
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800860" cy="1255395"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00634EFC">
         <w:t>Anmeldung Tagesstrukturen</w:t>
       </w:r>
       <w:r w:rsidR="00790FBD">
-        <w:t xml:space="preserve"> 2025/2026</w:t>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="006770FD">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00790FBD">
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidR="006770FD">
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B513A97" w14:textId="77777777" w:rsidR="001667DC" w:rsidRPr="00441A36" w:rsidRDefault="001667DC" w:rsidP="001667DC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1287"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="7593"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
@@ -166,125 +175,128 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="264F20E3" w14:textId="0B946ACC" w:rsidR="00813B81" w:rsidRDefault="00813B81" w:rsidP="00813B81">
             <w:r>
               <w:t>Name, Vorname des Kind</w:t>
             </w:r>
             <w:r w:rsidR="00112819">
               <w:t>es</w:t>
             </w:r>
             <w:r w:rsidR="002D5663">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-2042197930"/>
             <w:placeholder>
               <w:docPart w:val="04B6950BDC8B4500835B3E2E1DD748FE"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6090" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="44AD608F" w14:textId="3E72429A" w:rsidR="00813B81" w:rsidRDefault="0059677F" w:rsidP="00813B81">
+              <w:p w14:paraId="44AD608F" w14:textId="348C610F" w:rsidR="00813B81" w:rsidRDefault="00C52CDE" w:rsidP="00813B81">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00813B81" w14:paraId="604B875F" w14:textId="77777777" w:rsidTr="00067B40">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7439ACC2" w14:textId="389B8EA4" w:rsidR="00813B81" w:rsidRDefault="00813B81" w:rsidP="00813B81">
             <w:r>
               <w:t>Geburtsdatum:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1888679093"/>
             <w:placeholder>
               <w:docPart w:val="8ADBBCE0EA62426DAB1F165D77D38445"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6090" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="63A5877C" w14:textId="09ECB9B6" w:rsidR="00813B81" w:rsidRDefault="00FA51AD" w:rsidP="00813B81">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00813B81" w14:paraId="1AA15989" w14:textId="77777777" w:rsidTr="00067B40">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C9533DC" w14:textId="41698446" w:rsidR="00813B81" w:rsidRDefault="00813B81" w:rsidP="00813B81">
             <w:r>
               <w:t>Klasse, Lehrperson</w:t>
             </w:r>
             <w:r w:rsidR="002D5663">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1846004270"/>
             <w:placeholder>
               <w:docPart w:val="8ADBBCE0EA62426DAB1F165D77D38445"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6090" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="12F34B6D" w14:textId="4D6AB110" w:rsidR="00813B81" w:rsidRDefault="00C20458" w:rsidP="00813B81">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="28896633" w14:textId="1EF1AFE3" w:rsidR="00634EFC" w:rsidRPr="00441A36" w:rsidRDefault="00634EFC" w:rsidP="00634EFC">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -355,582 +367,602 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0089412B" w14:paraId="6CBC3359" w14:textId="77777777" w:rsidTr="00067B40">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C579363" w14:textId="39F194B3" w:rsidR="0089412B" w:rsidRDefault="0089412B" w:rsidP="00634EFC">
             <w:r>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="341904606"/>
             <w:placeholder>
               <w:docPart w:val="9BA0E904DACC458DA3348B8C49E8832E"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3413" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="36BE14EE" w14:textId="4E9B7E6D" w:rsidR="0089412B" w:rsidRDefault="00C20458" w:rsidP="00634EFC">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1126391710"/>
             <w:placeholder>
               <w:docPart w:val="816F5FCF270747CF9F7726F509567E0B"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3879" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="3535D1BE" w14:textId="6979B329" w:rsidR="0089412B" w:rsidRDefault="00C20458" w:rsidP="00634EFC">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00813B81" w14:paraId="3B721E99" w14:textId="77777777" w:rsidTr="00067B40">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D05BD28" w14:textId="39024919" w:rsidR="00813B81" w:rsidRDefault="0089412B" w:rsidP="00634EFC">
             <w:r>
               <w:t>Vorname:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1060213535"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3413" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="60369A8B" w14:textId="3E4E0386" w:rsidR="00813B81" w:rsidRDefault="00C20458" w:rsidP="00634EFC">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1882087052"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3879" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="29D3BFCF" w14:textId="68910D8F" w:rsidR="00813B81" w:rsidRDefault="00C20458" w:rsidP="00634EFC">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00813B81" w14:paraId="18405154" w14:textId="77777777" w:rsidTr="00067B40">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="240CA87A" w14:textId="012978BA" w:rsidR="00813B81" w:rsidRDefault="0089412B" w:rsidP="00634EFC">
             <w:r>
               <w:t>Adresse:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1912574916"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3413" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="14A82272" w14:textId="51EA030C" w:rsidR="00813B81" w:rsidRDefault="00C20458" w:rsidP="00634EFC">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1162697715"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3879" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="113E25E4" w14:textId="4DC7B41D" w:rsidR="00813B81" w:rsidRDefault="00C20458" w:rsidP="00634EFC">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00813B81" w14:paraId="60742657" w14:textId="77777777" w:rsidTr="00067B40">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="767CD183" w14:textId="6538C2E2" w:rsidR="00813B81" w:rsidRDefault="0089412B" w:rsidP="00634EFC">
             <w:r>
               <w:t>Telefon P:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1525934480"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3413" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="2D7E922A" w14:textId="1983B542" w:rsidR="00813B81" w:rsidRDefault="00C20458" w:rsidP="00634EFC">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1548572164"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3879" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="6BBA2D99" w14:textId="30C288C8" w:rsidR="00813B81" w:rsidRDefault="00C20458" w:rsidP="00634EFC">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00813B81" w14:paraId="0DE9516E" w14:textId="77777777" w:rsidTr="00067B40">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62EFB6D6" w14:textId="112CB7AA" w:rsidR="00813B81" w:rsidRDefault="0089412B" w:rsidP="00634EFC">
             <w:r>
               <w:t>Telefon G:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1891067619"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3413" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="21462AC7" w14:textId="4FC4AD1C" w:rsidR="00813B81" w:rsidRDefault="00C20458" w:rsidP="00634EFC">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1520704363"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3879" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="1BE3D183" w14:textId="4853BDD7" w:rsidR="00813B81" w:rsidRDefault="00C20458" w:rsidP="00634EFC">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0089412B" w14:paraId="2C568038" w14:textId="77777777" w:rsidTr="00067B40">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B18E675" w14:textId="186FD6E7" w:rsidR="0089412B" w:rsidRDefault="0089412B" w:rsidP="00634EFC">
             <w:r>
               <w:t>Mobil:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1137104109"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3413" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="354DF6F0" w14:textId="5238173D" w:rsidR="0089412B" w:rsidRDefault="00C20458" w:rsidP="00634EFC">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1109201107"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3879" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="0B072657" w14:textId="5D97A213" w:rsidR="0089412B" w:rsidRDefault="00C20458" w:rsidP="00634EFC">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0089412B" w14:paraId="0E8B0641" w14:textId="77777777" w:rsidTr="00067B40">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="198374F3" w14:textId="376DA721" w:rsidR="0089412B" w:rsidRDefault="002409C4" w:rsidP="00634EFC">
             <w:r>
               <w:t>E-Mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1282999812"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3413" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="632A5BE7" w14:textId="0B43AA6C" w:rsidR="0089412B" w:rsidRDefault="00C20458" w:rsidP="00634EFC">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-546529511"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3879" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="6B148DA6" w14:textId="5E7395FB" w:rsidR="0089412B" w:rsidRDefault="00C20458" w:rsidP="00634EFC">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="002D5663" w14:paraId="2D17B53A" w14:textId="77777777" w:rsidTr="00067B40">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1770" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="449A7D87" w14:textId="12224BF6" w:rsidR="002D5663" w:rsidRDefault="002D5663" w:rsidP="00634EFC">
             <w:r>
               <w:t>Wohnadresse des Kindes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1695336810"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3413" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="75CE84D9" w14:textId="1F994F7D" w:rsidR="002D5663" w:rsidRDefault="002D5663" w:rsidP="00634EFC">
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-2003106528"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3879" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="0ECB6CC0" w14:textId="6F5ABBF2" w:rsidR="002D5663" w:rsidRDefault="002D5663" w:rsidP="00634EFC">
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00C20458" w14:paraId="0E979B1F" w14:textId="77777777" w:rsidTr="00D45AC1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="16A68DB8" w14:textId="45D9CD03" w:rsidR="00067B40" w:rsidRDefault="00C20458" w:rsidP="00441A36">
             <w:r>
               <w:t xml:space="preserve">Erste Kontaktperson, Korrespondenz: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1865363797"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C52CDE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t xml:space="preserve"> Mutte</w:t>
             </w:r>
             <w:r w:rsidR="00441A36">
               <w:t xml:space="preserve">r </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1419830870"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C52CDE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t>Vater</w:t>
             </w:r>
             <w:r w:rsidR="00441A36">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1173797054"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00441A36">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00441A36">
               <w:t xml:space="preserve"> Andere: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1772308099"/>
                 <w:placeholder>
                   <w:docPart w:val="4EC082BB7CCC4482B5CCBB303C37707E"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00441A36">
                   <w:t>.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A9D9D36" w14:textId="77777777" w:rsidR="0052092C" w:rsidRPr="00441A36" w:rsidRDefault="0052092C" w:rsidP="001667DC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1287"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="7593"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -973,123 +1005,116 @@
             <w:r w:rsidRPr="00BC6E01">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Gewünschte Module und Tage. Preis pro Semester</w:t>
             </w:r>
             <w:r w:rsidR="0052092C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
       <w:tr w:rsidR="00067B40" w14:paraId="432082B3" w14:textId="77777777" w:rsidTr="002D5663">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1294" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A5FB216" w14:textId="77777777" w:rsidR="00067B40" w:rsidRDefault="00067B40" w:rsidP="00AE0BEA">
             <w:r>
               <w:t>Module</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1294" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="443FFC57" w14:textId="77777777" w:rsidR="00067B40" w:rsidRDefault="00067B40" w:rsidP="00AE0BEA">
             <w:r>
               <w:t>Uhrzeit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1294" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65C0634E" w14:textId="77777777" w:rsidR="00067B40" w:rsidRDefault="00067B40" w:rsidP="00AE0BEA">
             <w:r>
               <w:t>Montag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20AE8F0A" w14:textId="77777777" w:rsidR="00067B40" w:rsidRDefault="00067B40" w:rsidP="00AE0BEA">
             <w:r>
               <w:t>Dienstag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63B23518" w14:textId="77777777" w:rsidR="00067B40" w:rsidRDefault="00067B40" w:rsidP="00AE0BEA">
             <w:r>
               <w:t>Mittwoch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46ABB7FA" w14:textId="77777777" w:rsidR="00067B40" w:rsidRDefault="00067B40" w:rsidP="00AE0BEA">
             <w:r>
               <w:t>Donnerstag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44BDDEFE" w14:textId="77777777" w:rsidR="00067B40" w:rsidRDefault="00067B40" w:rsidP="00AE0BEA">
             <w:r>
               <w:t>Freitag</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00067B40" w14:paraId="28600828" w14:textId="77777777" w:rsidTr="00BC6E01">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1294" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D77391E" w14:textId="1C7ACD22" w:rsidR="00067B40" w:rsidRDefault="00067B40" w:rsidP="00240797">
             <w:r>
               <w:t>Modul 1</w:t>
             </w:r>
             <w:r w:rsidR="00BC6E01">
               <w:t>*</w:t>
@@ -1101,204 +1126,209 @@
             <w:tcW w:w="1294" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71D70E42" w14:textId="6A13BF6D" w:rsidR="00067B40" w:rsidRDefault="00BC6E01" w:rsidP="00240797">
             <w:r>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00067B40">
               <w:t>7:15-</w:t>
             </w:r>
             <w:r>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00067B40">
               <w:t>8:15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1294" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="624AFC6D" w14:textId="415478F8" w:rsidR="00067B40" w:rsidRDefault="00000000" w:rsidP="00240797">
+          <w:p w14:paraId="624AFC6D" w14:textId="415478F8" w:rsidR="00067B40" w:rsidRDefault="00CE3F7C" w:rsidP="00240797">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="605469499"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00067B40">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> Fr</w:t>
             </w:r>
             <w:r w:rsidR="00BC6E01">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> 280.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71C2C493" w14:textId="1ADA18ED" w:rsidR="00067B40" w:rsidRDefault="00000000" w:rsidP="00240797">
+          <w:p w14:paraId="71C2C493" w14:textId="1ADA18ED" w:rsidR="00067B40" w:rsidRDefault="00CE3F7C" w:rsidP="00240797">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="2087800243"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00067B40">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> Fr</w:t>
             </w:r>
             <w:r w:rsidR="00BC6E01">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> 280.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57FC3995" w14:textId="281885CC" w:rsidR="00067B40" w:rsidRDefault="00000000" w:rsidP="00240797">
+          <w:p w14:paraId="57FC3995" w14:textId="281885CC" w:rsidR="00067B40" w:rsidRDefault="00CE3F7C" w:rsidP="00240797">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1913186057"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00067B40">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> Fr</w:t>
             </w:r>
             <w:r w:rsidR="00BC6E01">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> 280.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0239DE7A" w14:textId="37A47D7E" w:rsidR="00067B40" w:rsidRDefault="00000000" w:rsidP="00240797">
+          <w:p w14:paraId="0239DE7A" w14:textId="37A47D7E" w:rsidR="00067B40" w:rsidRDefault="00CE3F7C" w:rsidP="00240797">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1562212042"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00067B40">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> Fr</w:t>
             </w:r>
             <w:r w:rsidR="00BC6E01">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> 280.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01189D88" w14:textId="0BC31068" w:rsidR="00067B40" w:rsidRDefault="00000000" w:rsidP="00240797">
+          <w:p w14:paraId="01189D88" w14:textId="0BC31068" w:rsidR="00067B40" w:rsidRDefault="00CE3F7C" w:rsidP="00240797">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1488979375"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00067B40">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> Fr</w:t>
             </w:r>
             <w:r w:rsidR="00BC6E01">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> 280.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00067B40" w14:paraId="0216353E" w14:textId="77777777" w:rsidTr="00BC6E01">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
@@ -1313,445 +1343,455 @@
               <w:t>Modul 2</w:t>
             </w:r>
             <w:r w:rsidR="00BC6E01">
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1294" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CA827D1" w14:textId="77777777" w:rsidR="00067B40" w:rsidRDefault="00067B40" w:rsidP="00240797">
             <w:r>
               <w:t>11:50-13:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1294" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A0C55E7" w14:textId="14E2E4F1" w:rsidR="00067B40" w:rsidRDefault="00000000" w:rsidP="00240797">
+          <w:p w14:paraId="6A0C55E7" w14:textId="29A2A67A" w:rsidR="00067B40" w:rsidRDefault="00CE3F7C" w:rsidP="00240797">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1301041729"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009E6152">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009E6152">
               <w:t xml:space="preserve"> Fr</w:t>
             </w:r>
             <w:r w:rsidR="00BC6E01">
               <w:t>. 2</w:t>
             </w:r>
-            <w:r w:rsidR="00DE713E">
-              <w:t>0</w:t>
+            <w:r w:rsidR="006770FD">
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00BC6E01">
               <w:t>0.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76486052" w14:textId="2215625D" w:rsidR="00067B40" w:rsidRDefault="00000000" w:rsidP="00240797">
+          <w:p w14:paraId="76486052" w14:textId="30524D5E" w:rsidR="00067B40" w:rsidRDefault="00CE3F7C" w:rsidP="00240797">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1053226168"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009E6152">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009E6152">
               <w:t xml:space="preserve"> Fr</w:t>
             </w:r>
             <w:r w:rsidR="00BC6E01">
               <w:t>. 2</w:t>
             </w:r>
-            <w:r w:rsidR="00DE713E">
-              <w:t>0</w:t>
+            <w:r w:rsidR="006770FD">
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00BC6E01">
               <w:t>0.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51A42F16" w14:textId="46C2E8BD" w:rsidR="00067B40" w:rsidRDefault="00000000" w:rsidP="00240797">
+          <w:p w14:paraId="51A42F16" w14:textId="15697793" w:rsidR="00067B40" w:rsidRDefault="00CE3F7C" w:rsidP="00240797">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-964114293"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009E6152">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009E6152">
               <w:t xml:space="preserve"> Fr</w:t>
             </w:r>
             <w:r w:rsidR="00BC6E01">
               <w:t>. 2</w:t>
             </w:r>
-            <w:r w:rsidR="00DE713E">
-              <w:t>0</w:t>
+            <w:r w:rsidR="006770FD">
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00BC6E01">
               <w:t>0.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22AF3E3A" w14:textId="3E1FFD0D" w:rsidR="00067B40" w:rsidRDefault="00000000" w:rsidP="00240797">
+          <w:p w14:paraId="22AF3E3A" w14:textId="150E7F08" w:rsidR="00067B40" w:rsidRDefault="00CE3F7C" w:rsidP="00240797">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="153649767"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009E6152">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009E6152">
               <w:t xml:space="preserve"> Fr</w:t>
             </w:r>
             <w:r w:rsidR="00BC6E01">
               <w:t>. 2</w:t>
             </w:r>
-            <w:r w:rsidR="00DE713E">
-              <w:t>0</w:t>
+            <w:r w:rsidR="006770FD">
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00BC6E01">
               <w:t>0.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37F30BBD" w14:textId="7A40FD60" w:rsidR="00067B40" w:rsidRDefault="00000000" w:rsidP="00240797">
+          <w:p w14:paraId="37F30BBD" w14:textId="7F8462D6" w:rsidR="00067B40" w:rsidRDefault="00CE3F7C" w:rsidP="00240797">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1575552728"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009E6152">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009E6152">
               <w:t xml:space="preserve"> Fr</w:t>
             </w:r>
             <w:r w:rsidR="00BC6E01">
               <w:t>. 2</w:t>
             </w:r>
-            <w:r w:rsidR="00DE713E">
-              <w:t>0</w:t>
+            <w:r w:rsidR="006770FD">
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00BC6E01">
               <w:t>0.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00067B40" w14:paraId="43FF0DFF" w14:textId="77777777" w:rsidTr="00240797">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1294" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29054E5C" w14:textId="77777777" w:rsidR="00067B40" w:rsidRDefault="00067B40" w:rsidP="00240797">
             <w:r>
               <w:t>Modul 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1294" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B9BFA29" w14:textId="77777777" w:rsidR="00067B40" w:rsidRDefault="00067B40" w:rsidP="00240797">
             <w:r>
               <w:t>13:30-14:15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1294" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39D8E677" w14:textId="4807BED5" w:rsidR="00067B40" w:rsidRDefault="00000000" w:rsidP="00240797">
+          <w:p w14:paraId="39D8E677" w14:textId="4807BED5" w:rsidR="00067B40" w:rsidRDefault="00CE3F7C" w:rsidP="00240797">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1530247597"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00067B40">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> Fr</w:t>
             </w:r>
             <w:r w:rsidR="0052092C">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
             <w:r w:rsidR="00DE713E">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00067B40">
               <w:t>0.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="510E2877" w14:textId="783DC513" w:rsidR="00067B40" w:rsidRDefault="00000000" w:rsidP="00240797">
+          <w:p w14:paraId="510E2877" w14:textId="783DC513" w:rsidR="00067B40" w:rsidRDefault="00CE3F7C" w:rsidP="00240797">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1179200893"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00067B40">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> Fr</w:t>
             </w:r>
             <w:r w:rsidR="0052092C">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
             <w:r w:rsidR="00DE713E">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00067B40">
               <w:t>0.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="273330C7" w14:textId="298BD704" w:rsidR="00067B40" w:rsidRDefault="00000000" w:rsidP="00240797">
+          <w:p w14:paraId="273330C7" w14:textId="298BD704" w:rsidR="00067B40" w:rsidRDefault="00CE3F7C" w:rsidP="00240797">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1715542285"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00067B40">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> Fr</w:t>
             </w:r>
             <w:r w:rsidR="0052092C">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
             <w:r w:rsidR="00DE713E">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00067B40">
               <w:t>0.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71E30A12" w14:textId="2E3B627A" w:rsidR="00067B40" w:rsidRDefault="00000000" w:rsidP="00240797">
+          <w:p w14:paraId="71E30A12" w14:textId="2E3B627A" w:rsidR="00067B40" w:rsidRDefault="00CE3F7C" w:rsidP="00240797">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="2104213116"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00067B40">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> Fr</w:t>
             </w:r>
             <w:r w:rsidR="0052092C">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
             <w:r w:rsidR="00DE713E">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00067B40">
               <w:t>0.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E065531" w14:textId="57203A4A" w:rsidR="00067B40" w:rsidRDefault="00000000" w:rsidP="00240797">
+          <w:p w14:paraId="2E065531" w14:textId="57203A4A" w:rsidR="00067B40" w:rsidRDefault="00CE3F7C" w:rsidP="00240797">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1229147631"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00067B40">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> Fr</w:t>
             </w:r>
             <w:r w:rsidR="0052092C">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
             <w:r w:rsidR="00DE713E">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00067B40">
               <w:t>0.-</w:t>
             </w:r>
           </w:p>
@@ -1766,206 +1806,211 @@
             <w:tcW w:w="1294" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AC8B745" w14:textId="77777777" w:rsidR="00067B40" w:rsidRDefault="00067B40" w:rsidP="00240797">
             <w:r>
               <w:t>Modul 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1294" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="712B9E6A" w14:textId="77777777" w:rsidR="00067B40" w:rsidRDefault="00067B40" w:rsidP="00240797">
             <w:r>
               <w:t>13:30-15:15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1294" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31694C3C" w14:textId="0E5615A3" w:rsidR="00067B40" w:rsidRDefault="00000000" w:rsidP="00240797">
+          <w:p w14:paraId="31694C3C" w14:textId="0E5615A3" w:rsidR="00067B40" w:rsidRDefault="00CE3F7C" w:rsidP="00240797">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-2062558271"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00067B40">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> Fr</w:t>
             </w:r>
             <w:r w:rsidR="0052092C">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> 500.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F9E59DD" w14:textId="25FD8224" w:rsidR="00067B40" w:rsidRDefault="00000000" w:rsidP="00240797">
+          <w:p w14:paraId="2F9E59DD" w14:textId="25FD8224" w:rsidR="00067B40" w:rsidRDefault="00CE3F7C" w:rsidP="00240797">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1898393122"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00067B40">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> Fr</w:t>
             </w:r>
             <w:r w:rsidR="0052092C">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> 500</w:t>
             </w:r>
             <w:r w:rsidR="002409C4">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00067B40">
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68EA325F" w14:textId="2CE4D362" w:rsidR="00067B40" w:rsidRDefault="00000000" w:rsidP="00240797">
+          <w:p w14:paraId="68EA325F" w14:textId="2CE4D362" w:rsidR="00067B40" w:rsidRDefault="00CE3F7C" w:rsidP="00240797">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="764888492"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00067B40">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> Fr</w:t>
             </w:r>
             <w:r w:rsidR="0052092C">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> 500.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B9B6476" w14:textId="67EF736D" w:rsidR="00067B40" w:rsidRDefault="00000000" w:rsidP="00240797">
+          <w:p w14:paraId="7B9B6476" w14:textId="67EF736D" w:rsidR="00067B40" w:rsidRDefault="00CE3F7C" w:rsidP="00240797">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="159353145"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00067B40">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> Fr</w:t>
             </w:r>
             <w:r w:rsidR="0052092C">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> 500.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="136A1009" w14:textId="5CAA0E31" w:rsidR="00067B40" w:rsidRDefault="00000000" w:rsidP="00240797">
+          <w:p w14:paraId="136A1009" w14:textId="5CAA0E31" w:rsidR="00067B40" w:rsidRDefault="00CE3F7C" w:rsidP="00240797">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1027861923"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00067B40">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> Fr</w:t>
             </w:r>
             <w:r w:rsidR="0052092C">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> 500.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00067B40" w14:paraId="3A65F8FE" w14:textId="77777777" w:rsidTr="00BC6E01">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
@@ -1986,204 +2031,209 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1294" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="240D8E08" w14:textId="049783BC" w:rsidR="00067B40" w:rsidRDefault="00067B40" w:rsidP="00240797">
             <w:r>
               <w:t>15:</w:t>
             </w:r>
             <w:r w:rsidR="00B3641E">
               <w:t>05</w:t>
             </w:r>
             <w:r>
               <w:t>-18:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1294" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="370E993C" w14:textId="7E386A69" w:rsidR="00067B40" w:rsidRDefault="00000000" w:rsidP="00240797">
+          <w:p w14:paraId="370E993C" w14:textId="7E386A69" w:rsidR="00067B40" w:rsidRDefault="00CE3F7C" w:rsidP="00240797">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="672535546"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00067B40">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> Fr</w:t>
             </w:r>
             <w:r w:rsidR="0052092C">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> 700.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4619527C" w14:textId="6C4AC51B" w:rsidR="00067B40" w:rsidRDefault="00000000" w:rsidP="00240797">
+          <w:p w14:paraId="4619527C" w14:textId="6C4AC51B" w:rsidR="00067B40" w:rsidRDefault="00CE3F7C" w:rsidP="00240797">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1232694621"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00067B40">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> Fr</w:t>
             </w:r>
             <w:r w:rsidR="0052092C">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> 700.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="547E4805" w14:textId="3865E437" w:rsidR="00067B40" w:rsidRDefault="00000000" w:rsidP="00240797">
+          <w:p w14:paraId="547E4805" w14:textId="3865E437" w:rsidR="00067B40" w:rsidRDefault="00CE3F7C" w:rsidP="00240797">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1916014413"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00067B40">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> Fr</w:t>
             </w:r>
             <w:r w:rsidR="0052092C">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> 700.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B9DD404" w14:textId="351F3017" w:rsidR="00067B40" w:rsidRDefault="00000000" w:rsidP="00240797">
+          <w:p w14:paraId="0B9DD404" w14:textId="351F3017" w:rsidR="00067B40" w:rsidRDefault="00CE3F7C" w:rsidP="00240797">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="234668202"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00067B40">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> Fr</w:t>
             </w:r>
             <w:r w:rsidR="0052092C">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> 700.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40DB5C05" w14:textId="325C9C14" w:rsidR="00067B40" w:rsidRDefault="00000000" w:rsidP="00240797">
+          <w:p w14:paraId="40DB5C05" w14:textId="325C9C14" w:rsidR="00067B40" w:rsidRDefault="00CE3F7C" w:rsidP="00240797">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1350453164"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00067B40">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> Fr</w:t>
             </w:r>
             <w:r w:rsidR="0052092C">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> 700.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00067B40" w14:paraId="770E5F3F" w14:textId="77777777" w:rsidTr="00BC6E01">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
@@ -2198,321 +2248,301 @@
               <w:t>Modul 6</w:t>
             </w:r>
             <w:r w:rsidR="00BC6E01">
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1294" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35F81E42" w14:textId="77777777" w:rsidR="00067B40" w:rsidRDefault="00067B40" w:rsidP="00240797">
             <w:r>
               <w:t>13:30-18:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1294" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AADA59E" w14:textId="12C7FA91" w:rsidR="00067B40" w:rsidRDefault="00000000" w:rsidP="00240797">
+          <w:p w14:paraId="0AADA59E" w14:textId="12C7FA91" w:rsidR="00067B40" w:rsidRDefault="00CE3F7C" w:rsidP="00240797">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="708776088"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002D5663">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00067B40">
               <w:t>Fr</w:t>
             </w:r>
             <w:r w:rsidR="0052092C">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> 1200.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42B7577E" w14:textId="16D30603" w:rsidR="00067B40" w:rsidRDefault="00000000" w:rsidP="00240797">
+          <w:p w14:paraId="42B7577E" w14:textId="16D30603" w:rsidR="00067B40" w:rsidRDefault="00CE3F7C" w:rsidP="00240797">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1521051844"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0052092C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00067B40">
               <w:t>Fr</w:t>
             </w:r>
             <w:r w:rsidR="0052092C">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> 1200.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EA4665A" w14:textId="7F6255C1" w:rsidR="00067B40" w:rsidRDefault="00000000" w:rsidP="00240797">
+          <w:p w14:paraId="0EA4665A" w14:textId="7F6255C1" w:rsidR="00067B40" w:rsidRDefault="00CE3F7C" w:rsidP="00240797">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1498617147"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00067B40">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00067B40">
               <w:t>Fr</w:t>
             </w:r>
             <w:r w:rsidR="0052092C">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> 1200.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53F73B8C" w14:textId="7FB779AB" w:rsidR="00067B40" w:rsidRDefault="00000000" w:rsidP="00240797">
+          <w:p w14:paraId="53F73B8C" w14:textId="7FB779AB" w:rsidR="00067B40" w:rsidRDefault="00CE3F7C" w:rsidP="00240797">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1338963831"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00067B40">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00067B40">
               <w:t>Fr</w:t>
             </w:r>
             <w:r w:rsidR="0052092C">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> 1200.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1295" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EB4542F" w14:textId="137EB871" w:rsidR="00067B40" w:rsidRDefault="00000000" w:rsidP="00240797">
+          <w:p w14:paraId="4EB4542F" w14:textId="137EB871" w:rsidR="00067B40" w:rsidRDefault="00CE3F7C" w:rsidP="00240797">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-346866395"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00067B40">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00067B40">
               <w:t>Fr</w:t>
             </w:r>
             <w:r w:rsidR="0052092C">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00067B40">
               <w:t xml:space="preserve"> 1200.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7569CF2A" w14:textId="765B7F5F" w:rsidR="00441A36" w:rsidRPr="00BC6E01" w:rsidRDefault="00BC6E01" w:rsidP="0052092C">
+    <w:p w14:paraId="7569CF2A" w14:textId="0E5DC1EC" w:rsidR="00441A36" w:rsidRPr="00BC6E01" w:rsidRDefault="00BC6E01" w:rsidP="0052092C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk197333558"/>
       <w:r w:rsidRPr="0052092C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>*Modul 1</w:t>
       </w:r>
       <w:r w:rsidRPr="0052092C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
-        <w:t xml:space="preserve"> inklusive Frühstück </w:t>
+        <w:t xml:space="preserve"> inklusive </w:t>
       </w:r>
-      <w:r w:rsidR="0052092C">
-[...7 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0052092C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Betreuung</w:t>
+        <w:t>Frühstück</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC6E01">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0052092C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve">*Modul 2 </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC6E01">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C1F0C7" w:themeFill="accent3" w:themeFillTint="33"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
-        <w:t xml:space="preserve">inklusive Mittagessen </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Betreuung.</w:t>
+        <w:t>inklusive Mittagessen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC6E01">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0052092C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>*Modul 5</w:t>
       </w:r>
       <w:r w:rsidR="0052092C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
@@ -2533,196 +2563,272 @@
         </w:rPr>
         <w:t>&amp;</w:t>
       </w:r>
       <w:r w:rsidR="0052092C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0052092C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
+      <w:r w:rsidR="007836AC">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inklusive</w:t>
+      </w:r>
       <w:r w:rsidRPr="0052092C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
-        <w:t xml:space="preserve"> mit Z’Vieri</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0052092C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>Z’Vieri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0052092C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; Betreuung.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4531"/>
         <w:gridCol w:w="4531"/>
       </w:tblGrid>
       <w:tr w:rsidR="002154ED" w:rsidRPr="00441A36" w14:paraId="3742CE5D" w14:textId="77777777" w:rsidTr="002154ED">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:bookmarkEnd w:id="1"/>
-          <w:p w14:paraId="454AFB95" w14:textId="396EF9D5" w:rsidR="002154ED" w:rsidRPr="00441A36" w:rsidRDefault="00000000" w:rsidP="00067B40">
+          <w:p w14:paraId="454AFB95" w14:textId="535AA2FC" w:rsidR="002154ED" w:rsidRPr="00441A36" w:rsidRDefault="00CE3F7C" w:rsidP="00067B40">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="da-DK"/>
                 </w:rPr>
                 <w:id w:val="-1064022010"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002154ED" w:rsidRPr="00441A36">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="da-DK"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002154ED" w:rsidRPr="00441A36">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Anmeldung per 11. August 2025</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002154ED" w:rsidRPr="00441A36">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>Anmeldung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002154ED" w:rsidRPr="00441A36">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> per 1</w:t>
+            </w:r>
+            <w:r w:rsidR="006770FD">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="002154ED" w:rsidRPr="00441A36">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>. August 202</w:t>
+            </w:r>
+            <w:r w:rsidR="006770FD">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="002154ED" w:rsidRPr="00441A36">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="002154ED" w:rsidRPr="00441A36">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68A25925" w14:textId="65E44708" w:rsidR="002154ED" w:rsidRPr="00441A36" w:rsidRDefault="00000000" w:rsidP="00067B40">
+          <w:p w14:paraId="68A25925" w14:textId="65E44708" w:rsidR="002154ED" w:rsidRPr="00441A36" w:rsidRDefault="00CE3F7C" w:rsidP="00067B40">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="da-DK"/>
                 </w:rPr>
                 <w:id w:val="-83773459"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002154ED" w:rsidRPr="00441A36">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="da-DK"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002154ED" w:rsidRPr="00441A36">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="da-DK"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Anmeldung per </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002154ED" w:rsidRPr="00441A36">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t>Anmeldung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002154ED" w:rsidRPr="00441A36">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="da-DK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> per </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="da-DK"/>
                 </w:rPr>
                 <w:id w:val="1668983139"/>
                 <w:placeholder>
                   <w:docPart w:val="462EDCADBF8B4A8D8869DF99EA2D2A01"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002154ED" w:rsidRPr="00441A36">
                   <w:rPr>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="da-DK"/>
                   </w:rPr>
                   <w:t>….</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="37604622" w14:textId="1F283FB1" w:rsidR="0052092C" w:rsidRDefault="00067B40" w:rsidP="0052092C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0052092C">
         <w:rPr>
           <w:sz w:val="18"/>
@@ -2817,155 +2923,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44C55E74" w14:textId="526EDCCE" w:rsidR="003D5B73" w:rsidRDefault="003D5B73" w:rsidP="00634EFC">
             <w:r>
               <w:t>Unverträglichkeiten:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D5B73" w14:paraId="513A519C" w14:textId="77777777" w:rsidTr="003D5B73">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="586352268"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3020" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="05938394" w14:textId="0F53E155" w:rsidR="003D5B73" w:rsidRDefault="00441A36" w:rsidP="00634EFC">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1789776817"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3021" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="072B88A8" w14:textId="4D5BBFDB" w:rsidR="003D5B73" w:rsidRDefault="00441A36" w:rsidP="00634EFC">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1235747957"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3021" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="2C2637E0" w14:textId="6C634844" w:rsidR="003D5B73" w:rsidRDefault="003D5B73" w:rsidP="00634EFC">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00441A36" w14:paraId="004D380C" w14:textId="77777777" w:rsidTr="0099321F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="65AEDC7B" w14:textId="3D26817A" w:rsidR="00441A36" w:rsidRDefault="00441A36" w:rsidP="00634EFC">
             <w:r>
               <w:t xml:space="preserve">Sonstiges: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-491264597"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B3641E" w14:paraId="140151D6" w14:textId="77777777" w:rsidTr="00A43EF7">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="54A9DFF3" w14:textId="343E1E90" w:rsidR="00B3641E" w:rsidRDefault="00B3641E" w:rsidP="00A43EF7">
             <w:r>
               <w:t xml:space="preserve">Medikamente: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1752466147"/>
                 <w:placeholder>
                   <w:docPart w:val="B7672ACA0DED4F73A5F7E670224F668B"/>
                 </w:placeholder>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="15846C47" w14:textId="77777777" w:rsidR="003D5B73" w:rsidRDefault="003D5B73" w:rsidP="00634EFC"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2547"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3397"/>
       </w:tblGrid>
       <w:tr w:rsidR="0089412B" w:rsidRPr="002409C4" w14:paraId="6AE559E5" w14:textId="77777777" w:rsidTr="002D5663">
         <w:trPr>
           <w:trHeight w:val="340"/>
@@ -3054,160 +3165,166 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03937198" w14:textId="2E5489C7" w:rsidR="0089412B" w:rsidRDefault="0089412B" w:rsidP="00AE0BEA">
             <w:r>
               <w:t>Telefon:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0089412B" w14:paraId="4AF428DF" w14:textId="77777777" w:rsidTr="002D5663">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-570582849"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2547" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="35FDC31C" w14:textId="1227F9C6" w:rsidR="0089412B" w:rsidRDefault="00C20458" w:rsidP="00AE0BEA">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1050838500"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3118" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="6332CA95" w14:textId="6A439D88" w:rsidR="0089412B" w:rsidRDefault="00C20458" w:rsidP="00AE0BEA">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="82123805"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3397" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="2E92A5EC" w14:textId="094F2FA3" w:rsidR="0089412B" w:rsidRDefault="00C20458" w:rsidP="00AE0BEA">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0089412B" w14:paraId="116BA6F3" w14:textId="77777777" w:rsidTr="002D5663">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1454857093"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2547" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="7069D5BB" w14:textId="083866BB" w:rsidR="0089412B" w:rsidRDefault="00C20458" w:rsidP="00AE0BEA">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-612822792"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3118" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="27396963" w14:textId="70A7CB67" w:rsidR="0089412B" w:rsidRDefault="00C20458" w:rsidP="00AE0BEA">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1356646331"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3397" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="608CB795" w14:textId="04F03358" w:rsidR="0089412B" w:rsidRDefault="00C20458" w:rsidP="00AE0BEA">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2965BB4A" w14:textId="77777777" w:rsidR="00813B81" w:rsidRDefault="00813B81" w:rsidP="00634EFC"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2265"/>
         <w:gridCol w:w="2265"/>
@@ -3276,202 +3393,210 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D235450" w14:textId="5E6C0609" w:rsidR="00D57853" w:rsidRDefault="00D57853" w:rsidP="00634EFC">
             <w:r>
               <w:t>Zeit:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D57853" w14:paraId="72BC2407" w14:textId="77777777" w:rsidTr="002D5663">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1005049708"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2265" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="53A06E43" w14:textId="1120206E" w:rsidR="00D57853" w:rsidRDefault="00D57853" w:rsidP="00634EFC">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="301504890"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2265" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="4CB2EDF6" w14:textId="41D75153" w:rsidR="00D57853" w:rsidRDefault="00D57853" w:rsidP="00634EFC">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="534160768"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2266" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="075FC63F" w14:textId="265998CE" w:rsidR="00D57853" w:rsidRDefault="00D57853" w:rsidP="00634EFC">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-2116045421"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2266" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="00450421" w14:textId="5682C2BB" w:rsidR="00D57853" w:rsidRDefault="00D57853" w:rsidP="00634EFC">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00D57853" w14:paraId="3714308C" w14:textId="77777777" w:rsidTr="002D5663">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="229660611"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2265" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="1D517533" w14:textId="6AC8E6EC" w:rsidR="00D57853" w:rsidRDefault="00D57853" w:rsidP="00634EFC">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1687329734"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2265" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="5909EAAF" w14:textId="5023A802" w:rsidR="00D57853" w:rsidRDefault="00D57853" w:rsidP="00634EFC">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="2057344398"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2266" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="6C7D2E83" w14:textId="08FBAE40" w:rsidR="00D57853" w:rsidRDefault="00D57853" w:rsidP="00634EFC">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1500654695"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2266" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="196E49DC" w14:textId="4C68F321" w:rsidR="00D57853" w:rsidRDefault="00D57853" w:rsidP="00634EFC">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1128A94F" w14:textId="77777777" w:rsidR="00C20458" w:rsidRDefault="00C20458" w:rsidP="00634EFC"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3021"/>
@@ -3529,140 +3654,143 @@
               </w:rPr>
               <w:t>(Am Mittagstisch werden keine Hausaufgaben gemacht</w:t>
             </w:r>
             <w:r w:rsidR="002409C4" w:rsidRPr="002409C4">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="002409C4">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D57853" w14:paraId="1D7B9102" w14:textId="77777777" w:rsidTr="00D57853">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4223DDB3" w14:textId="3E12625E" w:rsidR="00D57853" w:rsidRDefault="00000000" w:rsidP="00D57853">
+          <w:p w14:paraId="4223DDB3" w14:textId="3E12625E" w:rsidR="00D57853" w:rsidRDefault="00CE3F7C" w:rsidP="00D57853">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="833"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="107948108"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D57853">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D57853">
               <w:t xml:space="preserve"> Ja, das Kind macht seine Hausaufgaben</w:t>
             </w:r>
             <w:r w:rsidR="00074191">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74FCE395" w14:textId="1671A2A6" w:rsidR="00D57853" w:rsidRDefault="00000000" w:rsidP="00D57853">
+          <w:p w14:paraId="74FCE395" w14:textId="1671A2A6" w:rsidR="00D57853" w:rsidRDefault="00CE3F7C" w:rsidP="00D57853">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="833"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1327739615"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D57853">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D57853">
               <w:t xml:space="preserve"> Nein, mein Kind mach</w:t>
             </w:r>
             <w:r w:rsidR="00441A36">
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidR="00D57853">
               <w:t xml:space="preserve"> die Hausaufgaben zu Hause</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24B3B6E1" w14:textId="213F4E46" w:rsidR="00D57853" w:rsidRDefault="00000000" w:rsidP="00D57853">
+          <w:p w14:paraId="24B3B6E1" w14:textId="213F4E46" w:rsidR="00D57853" w:rsidRDefault="00CE3F7C" w:rsidP="00D57853">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="833"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1681933768"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D57853">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D57853">
               <w:t xml:space="preserve"> Mein Kind darf selbst wählen</w:t>
             </w:r>
             <w:r w:rsidR="00074191">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="22671809" w14:textId="77777777" w:rsidR="00D57853" w:rsidRDefault="00D57853" w:rsidP="00634EFC"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -3772,202 +3900,210 @@
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="580F7EBD" w14:textId="0A3F0756" w:rsidR="00D57853" w:rsidRDefault="002409C4" w:rsidP="00AE0BEA">
             <w:r>
               <w:t>Rückkehr, Zeit</w:t>
             </w:r>
             <w:r w:rsidR="00FE7ACE">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D57853" w14:paraId="2CA90B83" w14:textId="77777777" w:rsidTr="00441A36">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="2094890016"/>
             <w:placeholder>
               <w:docPart w:val="024CF2E05CF44F16B3CFA9626970436C"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1555" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="3016F8C5" w14:textId="77777777" w:rsidR="00D57853" w:rsidRDefault="00D57853" w:rsidP="00AE0BEA">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="702440999"/>
             <w:placeholder>
               <w:docPart w:val="024CF2E05CF44F16B3CFA9626970436C"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4110" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="7C52759B" w14:textId="77777777" w:rsidR="00D57853" w:rsidRDefault="00D57853" w:rsidP="00AE0BEA">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="871651194"/>
             <w:placeholder>
               <w:docPart w:val="024CF2E05CF44F16B3CFA9626970436C"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1843" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="0276A590" w14:textId="77777777" w:rsidR="00D57853" w:rsidRDefault="00D57853" w:rsidP="00AE0BEA">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1281225207"/>
             <w:placeholder>
               <w:docPart w:val="024CF2E05CF44F16B3CFA9626970436C"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1554" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="1CBA284E" w14:textId="77777777" w:rsidR="00D57853" w:rsidRDefault="00D57853" w:rsidP="00AE0BEA">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00D57853" w14:paraId="5C6C4250" w14:textId="77777777" w:rsidTr="00441A36">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-246339024"/>
             <w:placeholder>
               <w:docPart w:val="024CF2E05CF44F16B3CFA9626970436C"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1555" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="6C2B5C88" w14:textId="77777777" w:rsidR="00D57853" w:rsidRDefault="00D57853" w:rsidP="00AE0BEA">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1123842220"/>
             <w:placeholder>
               <w:docPart w:val="024CF2E05CF44F16B3CFA9626970436C"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4110" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="5689B33C" w14:textId="77777777" w:rsidR="00D57853" w:rsidRDefault="00D57853" w:rsidP="00AE0BEA">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-195929017"/>
             <w:placeholder>
               <w:docPart w:val="024CF2E05CF44F16B3CFA9626970436C"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1843" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="7BADD8F0" w14:textId="77777777" w:rsidR="00D57853" w:rsidRDefault="00D57853" w:rsidP="00AE0BEA">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1542794162"/>
             <w:placeholder>
               <w:docPart w:val="024CF2E05CF44F16B3CFA9626970436C"/>
             </w:placeholder>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1554" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="57686EB7" w14:textId="77777777" w:rsidR="00D57853" w:rsidRDefault="00D57853" w:rsidP="00AE0BEA">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7E4AD8FD" w14:textId="77777777" w:rsidR="00D57853" w:rsidRDefault="00D57853" w:rsidP="00634EFC"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4531"/>
         <w:gridCol w:w="4531"/>
@@ -4015,99 +4151,101 @@
           </w:tcPr>
           <w:p w14:paraId="1CFF23DF" w14:textId="77777777" w:rsidR="0089412B" w:rsidRDefault="0089412B" w:rsidP="00634EFC"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA1CB7" w14:paraId="08253C01" w14:textId="77777777" w:rsidTr="003F12C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4408294D" w14:textId="7CDFC80C" w:rsidR="00CA1CB7" w:rsidRDefault="003D5B73" w:rsidP="00634EFC">
             <w:r>
               <w:t>Die Fotos werden nicht veröffentlicht oder für Werbezwecke verwendet. Der Gebrauch dient ausschliesslich der Dokumentation über spezielle Anlässe, Erlebnisse und werden nur in den Tagesstrukturen aufgehängt</w:t>
             </w:r>
             <w:r w:rsidR="001667DC">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0089412B" w14:paraId="2F4094FE" w14:textId="77777777" w:rsidTr="0089412B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="177B9B5A" w14:textId="53F23837" w:rsidR="0089412B" w:rsidRDefault="00000000" w:rsidP="00CA1CB7">
+          <w:p w14:paraId="177B9B5A" w14:textId="53F23837" w:rsidR="0089412B" w:rsidRDefault="00CE3F7C" w:rsidP="00CA1CB7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1015"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-625930246"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1CB7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CA1CB7">
               <w:t xml:space="preserve"> Ich bin/wir sind</w:t>
             </w:r>
             <w:r w:rsidR="002409C4">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CA1CB7">
               <w:t>einverstanden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C038CE1" w14:textId="56534164" w:rsidR="0089412B" w:rsidRDefault="00000000" w:rsidP="00634EFC">
+          <w:p w14:paraId="7C038CE1" w14:textId="56534164" w:rsidR="0089412B" w:rsidRDefault="00CE3F7C" w:rsidP="00634EFC">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1678300169"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA1CB7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CA1CB7">
               <w:t xml:space="preserve"> Ich bin/wir sind nicht einverstanden</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="05EA10AA" w14:textId="77777777" w:rsidR="00067B40" w:rsidRDefault="00067B40" w:rsidP="00634EFC"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9062"/>
@@ -4127,97 +4265,99 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002409C4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Bemerkungen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D5B73" w14:paraId="1855AD93" w14:textId="77777777" w:rsidTr="008D3B68">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-674958351"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9062" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="4AF0F0E0" w14:textId="7B70AC89" w:rsidR="003D5B73" w:rsidRDefault="003D5B73">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3AB5D081" w14:textId="77777777" w:rsidR="00074191" w:rsidRDefault="00074191"/>
-    <w:p w14:paraId="58310002" w14:textId="2ED30EA8" w:rsidR="00056B0F" w:rsidRPr="00074191" w:rsidRDefault="00000000" w:rsidP="00056B0F">
+    <w:p w14:paraId="58310002" w14:textId="3CDA1CBF" w:rsidR="00056B0F" w:rsidRPr="00074191" w:rsidRDefault="00CE3F7C" w:rsidP="00056B0F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1167"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:id w:val="72093915"/>
           <w14:checkbox>
-            <w14:checked w14:val="0"/>
+            <w14:checked w14:val="1"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00056B0F" w:rsidRPr="00074191">
+          <w:r w:rsidR="006770FD">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>☐</w:t>
+            <w:t>☒</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00056B0F" w:rsidRPr="00074191">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B3641E">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Mit der Unterschrift akzeptiere ich/wir das Betriebsreglement der Tagesstrukturen</w:t>
       </w:r>
       <w:r w:rsidR="00056B0F" w:rsidRPr="00074191">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
@@ -4272,69 +4412,70 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Unterschrift:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D5B73" w14:paraId="0929BF14" w14:textId="77777777" w:rsidTr="003D5B73">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="-121926001"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="3DAB13EC" w14:textId="11C1FD4E" w:rsidR="00056B0F" w:rsidRDefault="00FA51AD">
                 <w:r>
                   <w:t>.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67281E92" w14:textId="77777777" w:rsidR="003D5B73" w:rsidRDefault="003D5B73"/>
+          <w:p w14:paraId="3C58E408" w14:textId="77777777" w:rsidR="006770FD" w:rsidRDefault="006770FD" w:rsidP="006770FD"/>
+          <w:p w14:paraId="67281E92" w14:textId="77777777" w:rsidR="006770FD" w:rsidRDefault="006770FD" w:rsidP="006770FD"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0D9BB0C6" w14:textId="77777777" w:rsidR="00441A36" w:rsidRDefault="00441A36" w:rsidP="00441A36"/>
-    <w:p w14:paraId="333E20A9" w14:textId="77777777" w:rsidR="00441A36" w:rsidRDefault="00441A36" w:rsidP="00441A36"/>
     <w:p w14:paraId="1CDDFEE7" w14:textId="77777777" w:rsidR="00441A36" w:rsidRDefault="00441A36" w:rsidP="00441A36">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C81945C" w14:textId="5F8E6C6A" w:rsidR="003D5B73" w:rsidRPr="002409C4" w:rsidRDefault="00B3641E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002409C4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Dieser</w:t>
       </w:r>
       <w:r w:rsidR="00441A36" w:rsidRPr="002409C4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -4394,108 +4535,111 @@
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002409C4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Unterschrift Leitung Tagesstrukturen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00074191" w14:paraId="7EB11098" w14:textId="77777777" w:rsidTr="00074191">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5807" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="27473D63" w14:textId="580DD5DB" w:rsidR="00074191" w:rsidRDefault="002154ED" w:rsidP="00AE0BEA">
+          <w:p w14:paraId="503CB3F2" w14:textId="77777777" w:rsidR="00074191" w:rsidRDefault="002154ED" w:rsidP="00AE0BEA">
             <w:r>
               <w:t>Datum:</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="27473D63" w14:textId="580DD5DB" w:rsidR="006770FD" w:rsidRDefault="006770FD" w:rsidP="00AE0BEA"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="730AC193" w14:textId="77777777" w:rsidR="00074191" w:rsidRDefault="00074191" w:rsidP="00AE0BEA"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00074191" w14:paraId="10F694E1" w14:textId="77777777" w:rsidTr="00074191">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3BCBB549" w14:textId="56BD5B93" w:rsidR="002154ED" w:rsidRDefault="00074191" w:rsidP="00AE0BEA">
+          <w:p w14:paraId="59968F9E" w14:textId="77777777" w:rsidR="002154ED" w:rsidRDefault="00074191" w:rsidP="00AE0BEA">
             <w:r>
               <w:t xml:space="preserve">Bemerkung: </w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="15B50ABD" w14:textId="77777777" w:rsidR="006770FD" w:rsidRDefault="006770FD" w:rsidP="00AE0BEA"/>
+          <w:p w14:paraId="3BCBB549" w14:textId="56BD5B93" w:rsidR="006770FD" w:rsidRDefault="006770FD" w:rsidP="00AE0BEA"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="77858231" w14:textId="77777777" w:rsidR="00441A36" w:rsidRPr="00634EFC" w:rsidRDefault="00441A36"/>
     <w:sectPr w:rsidR="00441A36" w:rsidRPr="00634EFC">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="533650EC" w14:textId="77777777" w:rsidR="00317AE0" w:rsidRDefault="00317AE0" w:rsidP="00933F4E">
+    <w:p w14:paraId="526CB34A" w14:textId="77777777" w:rsidR="00CE3F7C" w:rsidRDefault="00CE3F7C" w:rsidP="00933F4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4614DB14" w14:textId="77777777" w:rsidR="00317AE0" w:rsidRDefault="00317AE0" w:rsidP="00933F4E">
+    <w:p w14:paraId="07CEA54B" w14:textId="77777777" w:rsidR="00CE3F7C" w:rsidRDefault="00CE3F7C" w:rsidP="00933F4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -4535,50 +4679,51 @@
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00933F4E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Seite </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:id w:val="-1068805332"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="00933F4E">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00933F4E">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00933F4E">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00933F4E">
           <w:rPr>
             <w:sz w:val="16"/>
@@ -4602,51 +4747,67 @@
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00933F4E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Leitung Tagesstrukturen: Franziska Schöni. </w:t>
     </w:r>
     <w:r w:rsidR="00B3641E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">/ </w:t>
     </w:r>
     <w:r w:rsidRPr="00933F4E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Postadresse: Schule Stein, Münchwilerstr.</w:t>
+      <w:t xml:space="preserve">Postadresse: Schule Stein, </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00933F4E">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Münchwilerstr</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00933F4E">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="00C52CDE">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> 10</w:t>
     </w:r>
     <w:r w:rsidR="00B3641E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidRPr="00933F4E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> 4332 Stein</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2DDA1DBE" w14:textId="403A270A" w:rsidR="00933F4E" w:rsidRPr="00074191" w:rsidRDefault="00933F4E">
     <w:pPr>
@@ -4680,151 +4841,155 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00B3641E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">/ </w:t>
     </w:r>
     <w:r w:rsidRPr="00074191">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Telefon: 076 253 18 17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45B195A1" w14:textId="77777777" w:rsidR="00317AE0" w:rsidRDefault="00317AE0" w:rsidP="00933F4E">
+    <w:p w14:paraId="4AA15CB3" w14:textId="77777777" w:rsidR="00CE3F7C" w:rsidRDefault="00CE3F7C" w:rsidP="00933F4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="758B9ABC" w14:textId="77777777" w:rsidR="00317AE0" w:rsidRDefault="00317AE0" w:rsidP="00933F4E">
+    <w:p w14:paraId="3A5DC714" w14:textId="77777777" w:rsidR="00CE3F7C" w:rsidRDefault="00CE3F7C" w:rsidP="00933F4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="236"/>
   <w:proofState w:spelling="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="c1Joyqcs1GUeQUdfG+78swkrJUwMByVRBS0tu+Fc7QZW2uonVxcO45y+G9i1lU+0wp73svTSsUYCvrgnuJix8Q==" w:salt="deR8W9kFJMsFgGdik2BEXw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00634EFC"/>
+    <w:rsid w:val="0001499B"/>
     <w:rsid w:val="00036BF4"/>
     <w:rsid w:val="00056B0F"/>
     <w:rsid w:val="00067B40"/>
     <w:rsid w:val="00074191"/>
+    <w:rsid w:val="000F1480"/>
     <w:rsid w:val="00112819"/>
-    <w:rsid w:val="00124679"/>
     <w:rsid w:val="00164D06"/>
     <w:rsid w:val="001667DC"/>
-    <w:rsid w:val="001B70DC"/>
-    <w:rsid w:val="001E48F1"/>
     <w:rsid w:val="0020375E"/>
     <w:rsid w:val="002154ED"/>
     <w:rsid w:val="002409C4"/>
     <w:rsid w:val="00295FE6"/>
     <w:rsid w:val="002D5663"/>
-    <w:rsid w:val="00317AE0"/>
     <w:rsid w:val="00320696"/>
     <w:rsid w:val="00342787"/>
     <w:rsid w:val="003546A2"/>
     <w:rsid w:val="003D5B73"/>
     <w:rsid w:val="00441A36"/>
     <w:rsid w:val="00465806"/>
-    <w:rsid w:val="004A78BA"/>
     <w:rsid w:val="004B7D25"/>
     <w:rsid w:val="0052092C"/>
-    <w:rsid w:val="0059677F"/>
     <w:rsid w:val="00634EFC"/>
+    <w:rsid w:val="006770FD"/>
     <w:rsid w:val="007475A3"/>
+    <w:rsid w:val="007836AC"/>
     <w:rsid w:val="00790FBD"/>
     <w:rsid w:val="007922F2"/>
     <w:rsid w:val="007C4A89"/>
     <w:rsid w:val="00813B81"/>
     <w:rsid w:val="0089412B"/>
     <w:rsid w:val="008B725A"/>
     <w:rsid w:val="00933F4E"/>
+    <w:rsid w:val="0095609F"/>
     <w:rsid w:val="00964E77"/>
     <w:rsid w:val="009E6152"/>
+    <w:rsid w:val="00A00B28"/>
     <w:rsid w:val="00A27767"/>
     <w:rsid w:val="00AE58E6"/>
+    <w:rsid w:val="00B04966"/>
     <w:rsid w:val="00B3641E"/>
     <w:rsid w:val="00B7186E"/>
     <w:rsid w:val="00BC6E01"/>
     <w:rsid w:val="00C20458"/>
     <w:rsid w:val="00C52CDE"/>
+    <w:rsid w:val="00C76192"/>
     <w:rsid w:val="00CA1CB7"/>
+    <w:rsid w:val="00CE3F7C"/>
     <w:rsid w:val="00D21F98"/>
     <w:rsid w:val="00D57853"/>
     <w:rsid w:val="00DE713E"/>
     <w:rsid w:val="00E3410D"/>
     <w:rsid w:val="00E479EF"/>
+    <w:rsid w:val="00EA2FF2"/>
     <w:rsid w:val="00F02AC7"/>
     <w:rsid w:val="00F2302E"/>
     <w:rsid w:val="00F66E06"/>
     <w:rsid w:val="00FA51AD"/>
     <w:rsid w:val="00FE7ACE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -5850,51 +6015,50 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00933F4E"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00933F4E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tagesstrukturen@gemeinde-stein.ch" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
@@ -6188,68 +6352,70 @@
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EA1788"/>
+    <w:rsid w:val="0001499B"/>
     <w:rsid w:val="00036BF4"/>
-    <w:rsid w:val="001B70DC"/>
+    <w:rsid w:val="000F1480"/>
     <w:rsid w:val="0020375E"/>
     <w:rsid w:val="00295FE6"/>
     <w:rsid w:val="00320696"/>
     <w:rsid w:val="00342787"/>
     <w:rsid w:val="00465806"/>
-    <w:rsid w:val="004A78BA"/>
     <w:rsid w:val="0050236C"/>
-    <w:rsid w:val="00523CFE"/>
     <w:rsid w:val="005864E0"/>
     <w:rsid w:val="007152D4"/>
     <w:rsid w:val="007922F2"/>
     <w:rsid w:val="007C4A89"/>
+    <w:rsid w:val="0081446F"/>
+    <w:rsid w:val="00862DB5"/>
     <w:rsid w:val="009066FF"/>
+    <w:rsid w:val="00A00B28"/>
     <w:rsid w:val="00A27767"/>
     <w:rsid w:val="00B7186E"/>
-    <w:rsid w:val="00B83E20"/>
+    <w:rsid w:val="00C23771"/>
     <w:rsid w:val="00EA1788"/>
     <w:rsid w:val="00F2302E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7025,71 +7191,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC7CC27B-AC14-43B0-80EB-BD43DE16DEC5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2470</Characters>
+  <Pages>2</Pages>
+  <Words>388</Words>
+  <Characters>2446</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2856</CharactersWithSpaces>
+  <CharactersWithSpaces>2829</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Franziska Schöni</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>